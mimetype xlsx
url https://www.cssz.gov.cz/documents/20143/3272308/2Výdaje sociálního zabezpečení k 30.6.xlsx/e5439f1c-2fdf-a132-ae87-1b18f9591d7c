--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -1,169 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride4.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sixm40-170\Odd_Statistiky_Controlling\612 Controlling\Web\FINAL 2025-03 - Tomas průběžná oprava - KONTROLA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\xxnovond\Data\01 612 CONTROLLING\- - 362\- - - VÝSTUPY\20 Q - Web\2026\6\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9F87E2D-4AF4-4D92-A13F-CDA5E5D9486C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Výdaje leden - červen" sheetId="1" r:id="rId1"/>
     <sheet name="Starší údaje" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Starší údaje'!$B$2:$O$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Výdaje leden - červen'!$B$2:$O$43</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcMode="manual" concurrentManualCount="20"/>
+  <calcPr calcId="191029" calcMode="manual" concurrentManualCount="20"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L10" i="2" l="1"/>
-[...37 lines deleted...]
-  <c r="N10" i="1"/>
+  <c r="O10" i="1" l="1"/>
+  <c r="N10" i="1" l="1"/>
   <c r="M10" i="1"/>
   <c r="L10" i="1"/>
   <c r="K10" i="1"/>
   <c r="J10" i="1"/>
   <c r="I10" i="1"/>
   <c r="H10" i="1"/>
   <c r="G10" i="1"/>
   <c r="F10" i="1"/>
   <c r="E10" i="1"/>
   <c r="D10" i="1"/>
   <c r="C10" i="1"/>
-  <c r="O5" i="1"/>
-  <c r="O18" i="1" s="1"/>
   <c r="N5" i="1"/>
-  <c r="N18" i="1" s="1"/>
   <c r="M5" i="1"/>
-  <c r="M18" i="1" s="1"/>
   <c r="L5" i="1"/>
   <c r="K5" i="1"/>
   <c r="J5" i="1"/>
   <c r="I5" i="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="F5" i="1"/>
-  <c r="F18" i="1" s="1"/>
   <c r="E5" i="1"/>
-  <c r="E18" i="1" s="1"/>
   <c r="D5" i="1"/>
-  <c r="D18" i="1" s="1"/>
   <c r="C5" i="1"/>
-  <c r="C18" i="1" s="1"/>
+  <c r="B2" i="2"/>
+  <c r="M10" i="2"/>
+  <c r="M5" i="2"/>
+  <c r="M18" i="2" s="1"/>
+  <c r="L10" i="2"/>
+  <c r="K10" i="2"/>
+  <c r="J10" i="2"/>
+  <c r="I10" i="2"/>
+  <c r="H10" i="2"/>
+  <c r="G10" i="2"/>
+  <c r="F10" i="2"/>
+  <c r="E10" i="2"/>
+  <c r="D10" i="2"/>
+  <c r="C10" i="2"/>
+  <c r="L5" i="2"/>
+  <c r="K5" i="2"/>
+  <c r="J5" i="2"/>
+  <c r="I5" i="2"/>
+  <c r="H5" i="2"/>
+  <c r="G5" i="2"/>
+  <c r="F5" i="2"/>
+  <c r="E5" i="2"/>
+  <c r="D5" i="2"/>
+  <c r="C5" i="2"/>
+  <c r="O5" i="1"/>
+  <c r="K18" i="1" l="1"/>
+  <c r="L18" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="J18" i="2"/>
+  <c r="G18" i="1"/>
+  <c r="K18" i="2"/>
+  <c r="H18" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="C18" i="1"/>
+  <c r="G18" i="2"/>
+  <c r="D18" i="1"/>
+  <c r="H18" i="2"/>
+  <c r="E18" i="1"/>
+  <c r="I18" i="2"/>
+  <c r="F18" i="1"/>
+  <c r="L18" i="2"/>
+  <c r="F18" i="2"/>
+  <c r="O18" i="1"/>
+  <c r="C18" i="2"/>
+  <c r="D18" i="2"/>
+  <c r="E18" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="18">
   <si>
     <t>(v mil. Kč)</t>
   </si>
   <si>
     <t>Důchodové pojištění</t>
   </si>
   <si>
     <t>ostatní</t>
   </si>
   <si>
     <t>Nemocenské pojištění</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>starobní důchody</t>
@@ -183,144 +198,150 @@
   <si>
     <t>vyrovnávací příspěvek v těhotenství a mateřství</t>
   </si>
   <si>
     <t>peněžitá pomoc v mateřství</t>
   </si>
   <si>
     <t>otcovská poporodní péče</t>
   </si>
   <si>
     <t>dlouhodobé ošetřovné</t>
   </si>
   <si>
     <t>ošetřovné (do 2009 podpora při ošetř. čl. rodiny)</t>
   </si>
   <si>
     <t>Poznámky: Mezi ostatní výdaje se řadí např. omylové platby, v oblasti důchodového pojištění zálohy České poště na výplatu důchodů v následujícím měsíci, jednorázové příspěvky důchodcům a jejich doplatky.</t>
   </si>
   <si>
     <t>Výdaje na sociální zabezpečení - leden až červen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="0.0%"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="5">
     <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="167" formatCode="0.00000000"/>
+    <numFmt numFmtId="171" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="178" formatCode="0.0000000000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman CE"/>
-[...10 lines deleted...]
-      <color theme="0" tint="-4.9989318521683403E-2"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005E1D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB5C8AC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
@@ -348,122 +369,131 @@
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Normální 2" xfId="1"/>
-    <cellStyle name="Procenta" xfId="2" builtinId="5"/>
+    <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE2F0D9"/>
       <color rgb="FFC5F4B4"/>
       <color rgb="FFA9D18E"/>
       <color rgb="FF7A9D6F"/>
       <color rgb="FF548254"/>
       <color rgb="FF005E1D"/>
       <color rgb="FFC5E0B4"/>
       <color rgb="FFB5C8AC"/>
       <color rgb="FF87A67A"/>
       <color rgb="FFE8EEE6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -800,266 +830,257 @@
               <a:srgbClr val="005E1D"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-1.5796019900497608E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-B48D-4EAE-8D59-DDCAFFE00331}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0830339736434534E-16"/>
                   <c:y val="1.5796019900497511E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-B48D-4EAE-8D59-DDCAFFE00331}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0830339736434534E-16"/>
                   <c:y val="-2.6326699834162522E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000002-B48D-4EAE-8D59-DDCAFFE00331}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-2.6326699834162522E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000003-B48D-4EAE-8D59-DDCAFFE00331}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Výdaje leden - červen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Výdaje leden - červen'!$C$5:$O$5</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>181321.74183975998</c:v>
+                  <c:v>180764.45424662001</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>180764.45424662001</c:v>
+                  <c:v>186286.67014107</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>186286.67014107</c:v>
+                  <c:v>194957.93239052998</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>194957.93239052998</c:v>
+                  <c:v>205363.06515257998</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>205363.06515257998</c:v>
+                  <c:v>213031.20548030001</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>213031.20548030001</c:v>
+                  <c:v>229155.58109861996</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>229155.58109861996</c:v>
+                  <c:v>247462.51034198998</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>247462.51034198998</c:v>
+                  <c:v>261361.99685967003</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>261361.99685967003</c:v>
+                  <c:v>279289.37547273998</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>279289.37547273998</c:v>
+                  <c:v>334612.72049787</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>334612.72049787</c:v>
+                  <c:v>348883.24878710997</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>348883.24878710997</c:v>
+                  <c:v>350103.92281127005</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>350103.92281127005</c:v>
+                  <c:v>363473.17079627002</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-661F-41DC-95A7-2888CD6AEDF8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="2098810815"/>
@@ -1352,266 +1373,257 @@
               <a:srgbClr val="87A67A"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-3.1592039800995023E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000003-AEC6-4252-AD9A-2D8EC1CB8F53}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="10"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0830339736434534E-16"/>
                   <c:y val="1.5796019900497511E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000002-AEC6-4252-AD9A-2D8EC1CB8F53}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="4.4306447111358109E-3"/>
                   <c:y val="-3.1592039800995023E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-AEC6-4252-AD9A-2D8EC1CB8F53}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.1660679472869069E-16"/>
                   <c:y val="-2.6326699834162522E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-AEC6-4252-AD9A-2D8EC1CB8F53}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Výdaje leden - červen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Výdaje leden - červen'!$C$10:$O$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>10504.905129065904</c:v>
+                  <c:v>11098.7726924</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>11098.7726924</c:v>
+                  <c:v>12321.271317499997</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>12321.271317499997</c:v>
+                  <c:v>13456.876822</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13456.876822</c:v>
+                  <c:v>14631.844502340002</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14631.844502340002</c:v>
+                  <c:v>17178.770731890003</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>17178.770731890003</c:v>
+                  <c:v>19811.311630319997</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>19811.311630319997</c:v>
+                  <c:v>29998.688156149998</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>29998.688156149998</c:v>
+                  <c:v>28496.662997760002</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>28496.662997760002</c:v>
+                  <c:v>25413.015716689999</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>25413.015716689999</c:v>
+                  <c:v>24180.205352349996</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>24180.205352349996</c:v>
+                  <c:v>24843.059807360001</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>24843.059807360001</c:v>
+                  <c:v>25646.069338029996</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>25646.069338029996</c:v>
+                  <c:v>27158.724086159997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3155-411C-9257-C94189B34ED3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
@@ -1853,51 +1865,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.8026871980676324E-2"/>
           <c:y val="0.33937747766848148"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Výdaje leden - červen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000001-1B83-4F9E-B2BE-4F6750E97677}"/>
               </c:ext>
@@ -2099,60 +2111,60 @@
               <c:f>'Výdaje leden - červen'!$B$6:$B$9</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>starobní důchody</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>invalidní důchody</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>pozůstalostní důchody</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>ostatní</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Výdaje leden - červen'!$O$6:$O$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>292186.96477359004</c:v>
+                  <c:v>302126.32153215999</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>34335.446903390002</c:v>
+                  <c:v>35718.117049779998</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>21010.506928450002</c:v>
+                  <c:v>21908.441201109999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2571.0042058399999</c:v>
+                  <c:v>3720.29101322005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-1B83-4F9E-B2BE-4F6750E97677}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2254,51 +2266,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10719955022479682"/>
           <c:y val="0.32205450394600066"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Výdaje leden - červen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000001-1E05-42ED-B958-A3EAAC8762FD}"/>
               </c:ext>
@@ -2644,66 +2656,66 @@
                   <c:v>otcovská poporodní péče</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>dlouhodobé ošetřovné</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>vyrovnávací příspěvek v těhotenství a mateřství</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                   <c15:fullRef>
                     <c15:sqref>'Výdaje leden - červen'!$O$11:$O$17</c15:sqref>
                   </c15:fullRef>
                 </c:ext>
               </c:extLst>
               <c:f>'Výdaje leden - červen'!$O$11:$O$16</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>18912.731261639998</c:v>
+                  <c:v>20461.312809750001</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4834.8466493199994</c:v>
+                  <c:v>4914.8542764100002</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>1475.8574760699998</c:v>
+                  <c:v>1315.9621070000001</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>279.31108599999999</c:v>
+                  <c:v>290.87836199999998</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>139.916269</c:v>
+                  <c:v>171.89290299999999</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>3.4508200000000002</c:v>
+                  <c:v>3.9081800000000002</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000C-1E05-42ED-B958-A3EAAC8762FD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4931,236 +4943,278 @@
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>665923</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>171449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>658048</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>183149</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Graf 4"/>
+        <xdr:cNvPr id="5" name="Graf 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>665923</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>180974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>658048</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>192674</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Graf 6"/>
+        <xdr:cNvPr id="7" name="Graf 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>174624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>655350</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>195849</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="9" name="Graf 8"/>
+        <xdr:cNvPr id="9" name="Graf 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>177800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>655350</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>189500</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="10" name="Graf 9"/>
+        <xdr:cNvPr id="10" name="Graf 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>641350</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>174624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>633475</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>195849</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="11" name="Graf 10"/>
+        <xdr:cNvPr id="11" name="Graf 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>641350</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>177800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>633475</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>189500</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="12" name="Graf 11"/>
+        <xdr:cNvPr id="12" name="Graf 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>174624</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6039217" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="TextovéPole 12"/>
+        <xdr:cNvPr id="13" name="TextovéPole 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3867150" y="3641724"/>
           <a:ext cx="6039217" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -5197,51 +5251,57 @@
             <a:rPr lang="cs-CZ" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>ůchodové pojištění v časové řadě a v aktuálním období dle druhu důchodu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>177800</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5959067" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="TextovéPole 13"/>
+        <xdr:cNvPr id="14" name="TextovéPole 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3971925" y="6035675"/>
           <a:ext cx="5959067" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -6571,1526 +6631,1560 @@
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:P43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5" style="3" customWidth="1"/>
-    <col min="2" max="2" width="38.75" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="38.69921875" style="3" customWidth="1"/>
+    <col min="3" max="15" width="9.3984375" style="3" customWidth="1"/>
+    <col min="16" max="16" width="14.296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="O1" s="24"/>
+    <row r="1" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="O1" s="26"/>
     </row>
-    <row r="2" spans="2:16" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>17</v>
       </c>
+      <c r="O2" s="26"/>
     </row>
-    <row r="3" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="D3" s="15"/>
+    <row r="3" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="D3" s="11"/>
       <c r="O3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:16" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="D4" s="9">
+    <row r="4" spans="2:16" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="12"/>
+      <c r="C4" s="5">
         <v>2014</v>
       </c>
-      <c r="E4" s="9">
+      <c r="D4" s="5">
         <v>2015</v>
       </c>
-      <c r="F4" s="9">
+      <c r="E4" s="5">
         <v>2016</v>
       </c>
-      <c r="G4" s="9">
+      <c r="F4" s="5">
         <v>2017</v>
       </c>
-      <c r="H4" s="9">
+      <c r="G4" s="5">
         <v>2018</v>
       </c>
-      <c r="I4" s="9">
+      <c r="H4" s="5">
         <v>2019</v>
       </c>
-      <c r="J4" s="9">
+      <c r="I4" s="5">
         <v>2020</v>
       </c>
-      <c r="K4" s="9">
+      <c r="J4" s="5">
         <v>2021</v>
       </c>
-      <c r="L4" s="9">
+      <c r="K4" s="5">
         <v>2022</v>
       </c>
-      <c r="M4" s="9">
+      <c r="L4" s="5">
         <v>2023</v>
       </c>
-      <c r="N4" s="9">
+      <c r="M4" s="5">
         <v>2024</v>
       </c>
-      <c r="O4" s="9">
+      <c r="N4" s="5">
         <v>2025</v>
       </c>
+      <c r="O4" s="5">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="21"/>
     </row>
-    <row r="5" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="10" t="s">
+    <row r="5" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="11">
-[...4 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="C5" s="7">
+        <f t="shared" ref="C5:N5" si="0">SUM(C6:C9)</f>
         <v>180764.45424662001</v>
       </c>
-      <c r="E5" s="11">
+      <c r="D5" s="7">
         <f t="shared" si="0"/>
         <v>186286.67014107</v>
       </c>
-      <c r="F5" s="11">
+      <c r="E5" s="7">
         <f t="shared" si="0"/>
         <v>194957.93239052998</v>
       </c>
-      <c r="G5" s="11">
+      <c r="F5" s="7">
         <f t="shared" si="0"/>
         <v>205363.06515257998</v>
       </c>
-      <c r="H5" s="11">
+      <c r="G5" s="7">
         <f t="shared" si="0"/>
         <v>213031.20548030001</v>
       </c>
-      <c r="I5" s="11">
+      <c r="H5" s="7">
         <f t="shared" si="0"/>
         <v>229155.58109861996</v>
       </c>
-      <c r="J5" s="11">
+      <c r="I5" s="7">
         <f t="shared" si="0"/>
         <v>247462.51034198998</v>
       </c>
-      <c r="K5" s="11">
+      <c r="J5" s="7">
         <f t="shared" si="0"/>
         <v>261361.99685967003</v>
       </c>
-      <c r="L5" s="11">
+      <c r="K5" s="7">
         <f t="shared" si="0"/>
         <v>279289.37547273998</v>
       </c>
-      <c r="M5" s="11">
+      <c r="L5" s="7">
         <f t="shared" si="0"/>
         <v>334612.72049787</v>
       </c>
-      <c r="N5" s="11">
+      <c r="M5" s="7">
         <f t="shared" si="0"/>
         <v>348883.24878710997</v>
       </c>
-      <c r="O5" s="11">
+      <c r="N5" s="7">
         <f t="shared" si="0"/>
         <v>350103.92281127005</v>
       </c>
-      <c r="P5" s="7"/>
+      <c r="O5" s="7">
+        <f t="shared" ref="C5:O5" si="1">SUM(O6:O9)</f>
+        <v>363473.17079627002</v>
+      </c>
+      <c r="P5" s="22"/>
     </row>
-    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="12" t="s">
+    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="13">
-[...2 lines deleted...]
-      <c r="D6" s="13">
+      <c r="C6" s="9">
         <v>145892.51463113001</v>
       </c>
-      <c r="E6" s="13">
+      <c r="D6" s="9">
         <v>150630.46723751002</v>
       </c>
-      <c r="F6" s="13">
+      <c r="E6" s="9">
         <v>154786.43171244001</v>
       </c>
-      <c r="G6" s="13">
+      <c r="F6" s="9">
         <v>166333.52896311998</v>
       </c>
-      <c r="H6" s="13">
+      <c r="G6" s="9">
         <v>174400.23561642002</v>
       </c>
-      <c r="I6" s="25">
+      <c r="H6" s="19">
         <v>189400.69883390999</v>
       </c>
-      <c r="J6" s="13">
+      <c r="I6" s="9">
         <v>203488.13546578001</v>
       </c>
-      <c r="K6" s="13">
+      <c r="J6" s="9">
         <v>214557.04221120002</v>
       </c>
-      <c r="L6" s="13">
+      <c r="K6" s="9">
         <v>229465.75643270998</v>
       </c>
-      <c r="M6" s="13">
+      <c r="L6" s="9">
         <v>277896.52991171001</v>
       </c>
-      <c r="N6" s="13">
+      <c r="M6" s="9">
         <v>290979.57854401</v>
       </c>
-      <c r="O6" s="13">
+      <c r="N6" s="9">
         <v>292186.96477359004</v>
       </c>
-      <c r="P6" s="8"/>
+      <c r="O6" s="9">
+        <v>302126.32153215999</v>
+      </c>
+      <c r="P6" s="22"/>
     </row>
-    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="12" t="s">
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="13">
-[...2 lines deleted...]
-      <c r="D7" s="13">
+      <c r="C7" s="9">
         <v>21118.186865440002</v>
       </c>
-      <c r="E7" s="13">
+      <c r="D7" s="9">
         <v>21117.377031960001</v>
       </c>
-      <c r="F7" s="13">
+      <c r="E7" s="9">
         <v>20987.632881259997</v>
       </c>
-      <c r="G7" s="13">
+      <c r="F7" s="9">
         <v>21819.067321009999</v>
       </c>
-      <c r="H7" s="13">
+      <c r="G7" s="9">
         <v>22346.004592220001</v>
       </c>
-      <c r="I7" s="25">
+      <c r="H7" s="19">
         <v>23963.32782364</v>
       </c>
-      <c r="J7" s="13">
+      <c r="I7" s="9">
         <v>25341.829322039997</v>
       </c>
-      <c r="K7" s="13">
+      <c r="J7" s="9">
         <v>26190.05315883</v>
       </c>
-      <c r="L7" s="13">
+      <c r="K7" s="9">
         <v>28294.733973770002</v>
       </c>
-      <c r="M7" s="13">
+      <c r="L7" s="9">
         <v>32049.607556230003</v>
       </c>
-      <c r="N7" s="13">
+      <c r="M7" s="9">
         <v>33781.850562289997</v>
       </c>
-      <c r="O7" s="13">
+      <c r="N7" s="9">
         <v>34335.446903390002</v>
       </c>
-      <c r="P7" s="8"/>
+      <c r="O7" s="9">
+        <v>35718.117049779998</v>
+      </c>
+      <c r="P7" s="22"/>
     </row>
-    <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="12" t="s">
+    <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="13">
-[...2 lines deleted...]
-      <c r="D8" s="13">
+      <c r="C8" s="9">
         <v>12883.47003305</v>
       </c>
-      <c r="E8" s="13">
+      <c r="D8" s="9">
         <v>12956.56700985</v>
       </c>
-      <c r="F8" s="13">
+      <c r="E8" s="9">
         <v>12987.940331619999</v>
       </c>
-      <c r="G8" s="13">
+      <c r="F8" s="9">
         <v>13551.905005460001</v>
       </c>
-      <c r="H8" s="13">
+      <c r="G8" s="9">
         <v>13827.88600866</v>
       </c>
-      <c r="I8" s="25">
+      <c r="H8" s="19">
         <v>14453.652818909999</v>
       </c>
-      <c r="J8" s="13">
+      <c r="I8" s="9">
         <v>15086.635078520001</v>
       </c>
-      <c r="K8" s="13">
+      <c r="J8" s="9">
         <v>16141.984327100001</v>
       </c>
-      <c r="L8" s="13">
+      <c r="K8" s="9">
         <v>17181.380225230001</v>
       </c>
-      <c r="M8" s="13">
+      <c r="L8" s="9">
         <v>20116.635910099998</v>
       </c>
-      <c r="N8" s="13">
+      <c r="M8" s="9">
         <v>21018.313152330004</v>
       </c>
-      <c r="O8" s="13">
+      <c r="N8" s="9">
         <v>21010.506928450002</v>
       </c>
-      <c r="P8" s="8"/>
+      <c r="O8" s="9">
+        <v>21908.441201109999</v>
+      </c>
+      <c r="P8" s="23"/>
     </row>
-    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="12" t="s">
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="13">
-[...2 lines deleted...]
-      <c r="D9" s="13">
+      <c r="C9" s="9">
         <v>870.28271700000005</v>
       </c>
-      <c r="E9" s="13">
+      <c r="D9" s="9">
         <v>1582.2588617500001</v>
       </c>
-      <c r="F9" s="13">
+      <c r="E9" s="9">
         <v>6195.9274652100003</v>
       </c>
-      <c r="G9" s="13">
+      <c r="F9" s="9">
         <v>3658.56386299</v>
       </c>
-      <c r="H9" s="13">
+      <c r="G9" s="9">
         <v>2457.0792630000001</v>
       </c>
-      <c r="I9" s="25">
+      <c r="H9" s="19">
         <v>1337.90162216</v>
       </c>
-      <c r="J9" s="13">
+      <c r="I9" s="9">
         <v>3545.9104756500001</v>
       </c>
-      <c r="K9" s="13">
+      <c r="J9" s="9">
         <v>4472.9171625400004</v>
       </c>
-      <c r="L9" s="13">
+      <c r="K9" s="9">
         <v>4347.5048410299996</v>
       </c>
-      <c r="M9" s="13">
+      <c r="L9" s="9">
         <v>4549.9471198299998</v>
       </c>
-      <c r="N9" s="13">
+      <c r="M9" s="9">
         <v>3103.5065284799998</v>
       </c>
-      <c r="O9" s="13">
+      <c r="N9" s="9">
         <v>2571.0042058399999</v>
       </c>
-      <c r="P9" s="8"/>
+      <c r="O9" s="9">
+        <v>3720.29101322005</v>
+      </c>
+      <c r="P9" s="24"/>
     </row>
-    <row r="10" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="10" t="s">
+    <row r="10" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="11">
-[...4 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="C10" s="7">
+        <f t="shared" ref="C10:N10" si="2">SUM(C11:C17)</f>
         <v>11098.7726924</v>
       </c>
-      <c r="E10" s="11">
-        <f t="shared" si="1"/>
+      <c r="D10" s="7">
+        <f t="shared" si="2"/>
         <v>12321.271317499997</v>
       </c>
-      <c r="F10" s="11">
-        <f t="shared" si="1"/>
+      <c r="E10" s="7">
+        <f t="shared" si="2"/>
         <v>13456.876822</v>
       </c>
-      <c r="G10" s="11">
-        <f t="shared" si="1"/>
+      <c r="F10" s="7">
+        <f t="shared" si="2"/>
         <v>14631.844502340002</v>
       </c>
-      <c r="H10" s="11">
-        <f t="shared" si="1"/>
+      <c r="G10" s="7">
+        <f t="shared" si="2"/>
         <v>17178.770731890003</v>
       </c>
-      <c r="I10" s="11">
-        <f t="shared" si="1"/>
+      <c r="H10" s="7">
+        <f t="shared" si="2"/>
         <v>19811.311630319997</v>
       </c>
-      <c r="J10" s="11">
-        <f t="shared" si="1"/>
+      <c r="I10" s="7">
+        <f t="shared" si="2"/>
         <v>29998.688156149998</v>
       </c>
-      <c r="K10" s="11">
-        <f t="shared" si="1"/>
+      <c r="J10" s="7">
+        <f t="shared" si="2"/>
         <v>28496.662997760002</v>
       </c>
-      <c r="L10" s="11">
-        <f t="shared" si="1"/>
+      <c r="K10" s="7">
+        <f t="shared" si="2"/>
         <v>25413.015716689999</v>
       </c>
-      <c r="M10" s="11">
-        <f t="shared" si="1"/>
+      <c r="L10" s="7">
+        <f t="shared" si="2"/>
         <v>24180.205352349996</v>
       </c>
-      <c r="N10" s="11">
-        <f t="shared" si="1"/>
+      <c r="M10" s="7">
+        <f t="shared" si="2"/>
         <v>24843.059807360001</v>
       </c>
-      <c r="O10" s="11">
-        <f t="shared" si="1"/>
+      <c r="N10" s="7">
+        <f t="shared" si="2"/>
         <v>25646.069338029996</v>
       </c>
-      <c r="P10" s="8"/>
+      <c r="O10" s="7">
+        <f>SUM(O11:O17)</f>
+        <v>27158.724086159997</v>
+      </c>
+      <c r="P10" s="22"/>
     </row>
-    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="12" t="s">
+    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="13">
-[...2 lines deleted...]
-      <c r="D11" s="13">
+      <c r="C11" s="9">
         <v>7099.0587236899992</v>
       </c>
-      <c r="E11" s="13">
+      <c r="D11" s="9">
         <v>8022.4034105699993</v>
       </c>
-      <c r="F11" s="13">
+      <c r="E11" s="9">
         <v>8847.1537781200004</v>
       </c>
-      <c r="G11" s="13">
+      <c r="F11" s="9">
         <v>9680.0929760400013</v>
       </c>
-      <c r="H11" s="13">
+      <c r="G11" s="9">
         <v>11604.752873490001</v>
       </c>
-      <c r="I11" s="13">
+      <c r="H11" s="9">
         <v>13776.69653587</v>
       </c>
-      <c r="J11" s="13">
+      <c r="I11" s="9">
         <v>17028.772956659999</v>
       </c>
-      <c r="K11" s="13">
+      <c r="J11" s="9">
         <v>18388.386245680002</v>
       </c>
-      <c r="L11" s="13">
+      <c r="K11" s="9">
         <v>17653.715582680001</v>
       </c>
-      <c r="M11" s="13">
+      <c r="L11" s="9">
         <v>17029.436830049999</v>
       </c>
-      <c r="N11" s="13">
+      <c r="M11" s="9">
         <v>17932.275987650002</v>
       </c>
-      <c r="O11" s="13">
+      <c r="N11" s="9">
         <v>18912.731261639998</v>
       </c>
-      <c r="P11" s="8"/>
+      <c r="O11" s="9">
+        <v>20461.312809750001</v>
+      </c>
+      <c r="P11" s="22"/>
     </row>
-    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="12" t="s">
+    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="13">
-[...2 lines deleted...]
-      <c r="D12" s="13">
+      <c r="C12" s="9">
         <v>3533.5918559899997</v>
       </c>
-      <c r="E12" s="13">
+      <c r="D12" s="9">
         <v>3661.5632609299996</v>
       </c>
-      <c r="F12" s="13">
+      <c r="E12" s="9">
         <v>3898.06972288</v>
       </c>
-      <c r="G12" s="13">
+      <c r="F12" s="9">
         <v>4105.5275583000002</v>
       </c>
-      <c r="H12" s="13">
+      <c r="G12" s="9">
         <v>4491.2526602600001</v>
       </c>
-      <c r="I12" s="13">
+      <c r="H12" s="9">
         <v>4828.8219510899999</v>
       </c>
-      <c r="J12" s="13">
+      <c r="I12" s="9">
         <v>5090.4135544999999</v>
       </c>
-      <c r="K12" s="13">
+      <c r="J12" s="9">
         <v>5416.4237050800002</v>
       </c>
-      <c r="L12" s="13">
+      <c r="K12" s="9">
         <v>5552.3188679099994</v>
       </c>
-      <c r="M12" s="13">
+      <c r="L12" s="9">
         <v>5177.0409198500001</v>
       </c>
-      <c r="N12" s="13">
+      <c r="M12" s="9">
         <v>5031.0742570399998</v>
       </c>
-      <c r="O12" s="13">
+      <c r="N12" s="9">
         <v>4834.8466493199994</v>
       </c>
-      <c r="P12" s="8"/>
+      <c r="O12" s="9">
+        <v>4914.8542764100002</v>
+      </c>
+      <c r="P12" s="22"/>
     </row>
-    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="12" t="s">
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="13">
-[...2 lines deleted...]
-      <c r="D13" s="13">
+      <c r="C13" s="9">
         <v>462.00426972000002</v>
       </c>
-      <c r="E13" s="13">
+      <c r="D13" s="9">
         <v>632.84249</v>
       </c>
-      <c r="F13" s="13">
+      <c r="E13" s="9">
         <v>707.06769499999996</v>
       </c>
-      <c r="G13" s="13">
+      <c r="F13" s="9">
         <v>842.06758300000001</v>
       </c>
-      <c r="H13" s="13">
+      <c r="G13" s="9">
         <v>988.02098100000001</v>
       </c>
-      <c r="I13" s="13">
+      <c r="H13" s="9">
         <v>1021.46528936</v>
       </c>
-      <c r="J13" s="13">
+      <c r="I13" s="9">
         <v>7680.2531079999999</v>
       </c>
-      <c r="K13" s="13">
+      <c r="J13" s="9">
         <v>4473.8117560000001</v>
       </c>
-      <c r="L13" s="13">
+      <c r="K13" s="9">
         <v>1813.4925218599999</v>
       </c>
-      <c r="M13" s="13">
+      <c r="L13" s="9">
         <v>1569.38830145</v>
       </c>
-      <c r="N13" s="13">
+      <c r="M13" s="9">
         <v>1462.6963690299999</v>
       </c>
-      <c r="O13" s="13">
+      <c r="N13" s="9">
         <v>1475.8574760699998</v>
       </c>
-      <c r="P13" s="8"/>
+      <c r="O13" s="9">
+        <v>1315.9621070000001</v>
+      </c>
+      <c r="P13" s="22"/>
     </row>
-    <row r="14" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="B14" s="12" t="s">
+    <row r="14" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="14" t="s">
+      <c r="E14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="14" t="s">
+      <c r="F14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G14" s="14" t="s">
+      <c r="G14" s="9">
+        <v>91.053162999999998</v>
+      </c>
+      <c r="H14" s="9">
+        <v>128.74781899999999</v>
+      </c>
+      <c r="I14" s="9">
+        <v>128.473961</v>
+      </c>
+      <c r="J14" s="9">
+        <v>138.29353499999999</v>
+      </c>
+      <c r="K14" s="9">
+        <v>284.77122000000003</v>
+      </c>
+      <c r="L14" s="9">
+        <v>287.44388800000002</v>
+      </c>
+      <c r="M14" s="9">
+        <v>286.03914700000001</v>
+      </c>
+      <c r="N14" s="9">
+        <v>279.31108599999999</v>
+      </c>
+      <c r="O14" s="9">
+        <v>290.87836199999998</v>
+      </c>
+      <c r="P14" s="22"/>
+    </row>
+    <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H14" s="13">
-[...23 lines deleted...]
-      <c r="P14" s="5"/>
+      <c r="D15" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G15" s="9">
+        <v>2.0079999999999998E-3</v>
+      </c>
+      <c r="H15" s="9">
+        <v>51.104286000000002</v>
+      </c>
+      <c r="I15" s="9">
+        <v>67.311502000000004</v>
+      </c>
+      <c r="J15" s="9">
+        <v>77.206475999999995</v>
+      </c>
+      <c r="K15" s="9">
+        <v>104.61576700000001</v>
+      </c>
+      <c r="L15" s="9">
+        <v>113.10970500000001</v>
+      </c>
+      <c r="M15" s="9">
+        <v>127.836539</v>
+      </c>
+      <c r="N15" s="9">
+        <v>139.916269</v>
+      </c>
+      <c r="O15" s="9">
+        <v>171.89290299999999</v>
+      </c>
+      <c r="P15" s="22"/>
     </row>
-    <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-      <c r="P15" s="5"/>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="9">
+        <v>4.1236810000000004</v>
+      </c>
+      <c r="D16" s="9">
+        <v>4.4660780000000004</v>
+      </c>
+      <c r="E16" s="9">
+        <v>4.5856260000000004</v>
+      </c>
+      <c r="F16" s="9">
+        <v>4.1563850000000002</v>
+      </c>
+      <c r="G16" s="9">
+        <v>3.6948970000000001</v>
+      </c>
+      <c r="H16" s="9">
+        <v>4.4871980000000002</v>
+      </c>
+      <c r="I16" s="9">
+        <v>3.511603</v>
+      </c>
+      <c r="J16" s="9">
+        <v>2.5636290000000002</v>
+      </c>
+      <c r="K16" s="9">
+        <v>4.1528010000000002</v>
+      </c>
+      <c r="L16" s="9">
+        <v>3.8340589999999999</v>
+      </c>
+      <c r="M16" s="9">
+        <v>3.1753870000000002</v>
+      </c>
+      <c r="N16" s="9">
+        <v>3.4508200000000002</v>
+      </c>
+      <c r="O16" s="9">
+        <v>3.9081800000000002</v>
+      </c>
+      <c r="P16" s="22"/>
     </row>
-    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-      <c r="P16" s="8"/>
+    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C17" s="10">
+        <v>-5.8380000000000003E-3</v>
+      </c>
+      <c r="D17" s="10">
+        <v>-3.9220000000000001E-3</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0</v>
+      </c>
+      <c r="F17" s="10">
+        <v>0</v>
+      </c>
+      <c r="G17" s="9">
+        <v>-5.8508599999999994E-3</v>
+      </c>
+      <c r="H17" s="9">
+        <v>-1.1449000000000001E-2</v>
+      </c>
+      <c r="I17" s="9">
+        <v>-4.8529010000000004E-2</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-2.2349000000000001E-2</v>
+      </c>
+      <c r="K17" s="9">
+        <v>-5.1043760000000001E-2</v>
+      </c>
+      <c r="L17" s="9">
+        <v>-4.8350999999999998E-2</v>
+      </c>
+      <c r="M17" s="9">
+        <v>-3.7879360000000001E-2</v>
+      </c>
+      <c r="N17" s="9">
+        <v>-4.4223999999999999E-2</v>
+      </c>
+      <c r="O17" s="9">
+        <v>-8.4552000000000002E-2</v>
+      </c>
+      <c r="P17" s="22"/>
     </row>
-    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-      <c r="P17" s="5"/>
+    <row r="18" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="20">
+        <f t="shared" ref="C18:N18" si="3">C5+C10</f>
+        <v>191863.22693902001</v>
+      </c>
+      <c r="D18" s="20">
+        <f t="shared" si="3"/>
+        <v>198607.94145857001</v>
+      </c>
+      <c r="E18" s="20">
+        <f t="shared" si="3"/>
+        <v>208414.80921252997</v>
+      </c>
+      <c r="F18" s="20">
+        <f t="shared" si="3"/>
+        <v>219994.90965491999</v>
+      </c>
+      <c r="G18" s="20">
+        <f t="shared" si="3"/>
+        <v>230209.97621219</v>
+      </c>
+      <c r="H18" s="20">
+        <f t="shared" si="3"/>
+        <v>248966.89272893997</v>
+      </c>
+      <c r="I18" s="20">
+        <f t="shared" si="3"/>
+        <v>277461.19849813997</v>
+      </c>
+      <c r="J18" s="20">
+        <f t="shared" si="3"/>
+        <v>289858.65985743003</v>
+      </c>
+      <c r="K18" s="20">
+        <f t="shared" si="3"/>
+        <v>304702.39118942997</v>
+      </c>
+      <c r="L18" s="20">
+        <f t="shared" si="3"/>
+        <v>358792.92585022002</v>
+      </c>
+      <c r="M18" s="20">
+        <f t="shared" si="3"/>
+        <v>373726.30859446997</v>
+      </c>
+      <c r="N18" s="20">
+        <f t="shared" si="3"/>
+        <v>375749.99214930006</v>
+      </c>
+      <c r="O18" s="20">
+        <f t="shared" ref="C18:O18" si="4">O5+O10</f>
+        <v>390631.89488243003</v>
+      </c>
+      <c r="P18" s="25"/>
     </row>
-    <row r="18" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      </c>
+    <row r="19" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="17"/>
     </row>
-    <row r="19" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="O19" s="22"/>
+    <row r="20" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H20" s="14"/>
+      <c r="P20" s="27"/>
     </row>
-    <row r="20" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H20" s="18"/>
+    <row r="21" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H21" s="14"/>
     </row>
-    <row r="21" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="22" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
     </row>
-    <row r="23" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-    <row r="43" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:O19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5" style="3" customWidth="1"/>
-    <col min="2" max="2" width="38.75" style="3" customWidth="1"/>
-    <col min="3" max="15" width="9.375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="38.69921875" style="3" customWidth="1"/>
+    <col min="3" max="15" width="9.3984375" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="str">
-        <f>+#REF!</f>
+        <f>+'Výdaje leden - červen'!B2</f>
         <v>Výdaje na sociální zabezpečení - leden až červen</v>
       </c>
     </row>
-    <row r="3" spans="2:15" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:15" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
-      <c r="D3" s="15"/>
+      <c r="D3" s="11"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="L3" s="2" t="s">
+      <c r="L3" s="2"/>
+      <c r="M3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="2:15" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C4" s="9">
+    <row r="4" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="12"/>
+      <c r="C4" s="5">
         <v>2003</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="5">
         <v>2004</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="5">
         <v>2005</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="5">
         <v>2006</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="5">
         <v>2007</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="5">
         <v>2008</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="5">
         <v>2009</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="5">
         <v>2010</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="5">
         <v>2011</v>
       </c>
-      <c r="L4" s="9">
+      <c r="L4" s="5">
         <v>2012</v>
       </c>
-      <c r="M4" s="4"/>
+      <c r="M4" s="5">
+        <v>2013</v>
+      </c>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
-    <row r="5" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="10" t="s">
+    <row r="5" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="7">
         <f>SUM(C6:C9)</f>
         <v>109943.68208671</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="7">
         <f t="shared" ref="D5:K5" si="0">SUM(D6:D9)</f>
         <v>115044.75786180001</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="7">
         <f t="shared" si="0"/>
         <v>125388.75322802</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="7">
         <f t="shared" si="0"/>
         <v>136623.24829104001</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="7">
         <f t="shared" si="0"/>
         <v>141974.36863100002</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="7">
         <f t="shared" si="0"/>
         <v>147749.38910398001</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="7">
         <f t="shared" si="0"/>
         <v>163337.83236117</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="7">
         <f t="shared" si="0"/>
         <v>169092.89710868997</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="7">
         <f t="shared" si="0"/>
         <v>180404.28391473001</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="7">
         <f>SUM(L6:L9)</f>
         <v>186240.73645789002</v>
       </c>
-      <c r="M5" s="6"/>
-[...1 lines deleted...]
-      <c r="O5" s="6"/>
+      <c r="M5" s="7">
+        <f t="shared" ref="M5" si="1">SUM(M6:M9)</f>
+        <v>181321.74183975998</v>
+      </c>
     </row>
-    <row r="6" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="12" t="s">
+    <row r="6" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="9">
         <v>75750.343312600002</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="9">
         <v>77564.672062910002</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="9">
         <v>85293.005608399995</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="9">
         <v>94026.380597990006</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="9">
         <v>96918.757786610004</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="9">
         <v>103751.70932489001</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="9">
         <v>117426.48156361</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="19">
         <v>129226.95793006</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="9">
         <v>139374.03450345999</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="9">
         <v>146459.58230628</v>
       </c>
+      <c r="M6" s="9">
+        <v>144717.59722843999</v>
+      </c>
     </row>
-    <row r="7" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="12" t="s">
+    <row r="7" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="9">
         <v>19709.360301730001</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="9">
         <v>20203.092400940004</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="9">
         <v>22112.380441919999</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="9">
         <v>24536.87727035</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="9">
         <v>26255.103552770001</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="9">
         <v>27597.601563919998</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="9">
         <v>30202.560324170001</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="19">
         <v>23302.114887939999</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="9">
         <v>23962.79287216</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="9">
         <v>22809.127474019999</v>
       </c>
+      <c r="M7" s="9">
+        <v>21532.454107609999</v>
+      </c>
     </row>
-    <row r="8" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="12" t="s">
+    <row r="8" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="9">
         <v>10403.52080903</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="9">
         <v>10311.653091959999</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="9">
         <v>10903.443380000001</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="9">
         <v>11782.594654160001</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="9">
         <v>12434.111637109998</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="9">
         <v>12724.418463760001</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="9">
         <v>13427.006712669998</v>
       </c>
-      <c r="J8" s="25">
+      <c r="J8" s="19">
         <v>12945.440352310001</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="9">
         <v>13523.737123409999</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="9">
         <v>13549.67498647</v>
       </c>
+      <c r="M8" s="9">
+        <v>13157.04066035</v>
+      </c>
     </row>
-    <row r="9" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="12" t="s">
+    <row r="9" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="9">
         <v>4080.4576633500001</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="9">
         <v>6965.3403059900002</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="9">
         <v>7079.9237977000003</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="9">
         <v>6277.3957685400001</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="9">
         <v>6366.39565451</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="9">
         <v>3675.6597514099999</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="9">
         <v>2281.7837607199999</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="19">
         <v>3618.38393838</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="9">
         <v>3543.7194156999999</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="9">
         <v>3422.3516911199999</v>
       </c>
+      <c r="M9" s="9">
+        <v>1914.64984336</v>
+      </c>
     </row>
-    <row r="10" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="10" t="s">
+    <row r="10" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="11">
-        <f t="shared" ref="C10:L10" si="1">SUM(C11:C17)</f>
+      <c r="C10" s="7">
+        <f t="shared" ref="C10:M10" si="2">SUM(C11:C17)</f>
         <v>18830.708116000002</v>
       </c>
-      <c r="D10" s="11">
-        <f t="shared" si="1"/>
+      <c r="D10" s="7">
+        <f t="shared" si="2"/>
         <v>15977.987018</v>
       </c>
-      <c r="E10" s="11">
-        <f t="shared" si="1"/>
+      <c r="E10" s="7">
+        <f t="shared" si="2"/>
         <v>17413.590463999997</v>
       </c>
-      <c r="F10" s="11">
-        <f t="shared" si="1"/>
+      <c r="F10" s="7">
+        <f t="shared" si="2"/>
         <v>17833.396798999998</v>
       </c>
-      <c r="G10" s="11">
-        <f t="shared" si="1"/>
+      <c r="G10" s="7">
+        <f t="shared" si="2"/>
         <v>18297.452182000001</v>
       </c>
-      <c r="H10" s="11">
-        <f t="shared" si="1"/>
+      <c r="H10" s="7">
+        <f t="shared" si="2"/>
         <v>16639.922485000003</v>
       </c>
-      <c r="I10" s="11">
-        <f t="shared" si="1"/>
+      <c r="I10" s="7">
+        <f t="shared" si="2"/>
         <v>13995.962542139998</v>
       </c>
-      <c r="J10" s="11">
-        <f t="shared" si="1"/>
+      <c r="J10" s="7">
+        <f t="shared" si="2"/>
         <v>11464.898653779999</v>
       </c>
-      <c r="K10" s="11">
-        <f t="shared" si="1"/>
+      <c r="K10" s="7">
+        <f t="shared" si="2"/>
         <v>11655.734558759999</v>
       </c>
-      <c r="L10" s="11">
-        <f t="shared" si="1"/>
+      <c r="L10" s="7">
+        <f t="shared" si="2"/>
         <v>10130.731415049999</v>
       </c>
+      <c r="M10" s="7">
+        <f t="shared" si="2"/>
+        <v>10504.905129065904</v>
+      </c>
     </row>
-    <row r="11" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="12" t="s">
+    <row r="11" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="9">
         <v>16438.276140000002</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="9">
         <v>13631.019824999999</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="9">
         <v>14733.663398999999</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="9">
         <v>14981.836739</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="9">
         <v>14984.362417</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="9">
         <v>13067.501752</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="9">
         <v>10281.797316139999</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="9">
         <v>8233.9331569999995</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="9">
         <v>7579.8220235400004</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="9">
         <v>6208.7213491499997</v>
       </c>
+      <c r="M11" s="9">
+        <v>6445.1856820499997</v>
+      </c>
     </row>
-    <row r="12" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="12" t="s">
+    <row r="12" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="9">
         <v>1790.684716</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="9">
         <v>1945.212501</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="9">
         <v>2167.8032170000001</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="9">
         <v>2365.078786</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="9">
         <v>2782.199803</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="9">
         <v>3089.6835369999999</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="9">
         <v>3268.0586750000002</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="9">
         <v>3007.5557170000002</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="9">
         <v>3686.8211782199996</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="9">
         <v>3511.2142629</v>
       </c>
+      <c r="M12" s="9">
+        <v>3551.7683340200001</v>
+      </c>
     </row>
-    <row r="13" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="12" t="s">
+    <row r="13" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="9">
         <v>611.69196099999999</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="9">
         <v>430.06334800000002</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="9">
         <v>509.69435900000002</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="9">
         <v>484.29430300000001</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="9">
         <v>528.68206899999996</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="9">
         <v>480.47991000000002</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="9">
         <v>441.72815800000001</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="9">
         <v>221.93617800000001</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="9">
         <v>386.45730400000002</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="9">
         <v>407.56021399999997</v>
       </c>
+      <c r="M13" s="9">
+        <v>504.57989099999998</v>
+      </c>
     </row>
-    <row r="14" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="12" t="s">
+    <row r="14" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="14" t="s">
+      <c r="E14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="14" t="s">
+      <c r="F14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G14" s="14" t="s">
+      <c r="G14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H14" s="14" t="s">
+      <c r="H14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="I14" s="14" t="s">
+      <c r="I14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="J14" s="14" t="s">
+      <c r="J14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K14" s="14" t="s">
+      <c r="K14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="L14" s="14" t="s">
+      <c r="L14" s="10" t="s">
         <v>4</v>
       </c>
+      <c r="M14" s="10" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+    <row r="15" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="14" t="s">
+      <c r="D15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E15" s="14" t="s">
+      <c r="E15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="14" t="s">
+      <c r="F15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G15" s="14" t="s">
+      <c r="G15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H15" s="14" t="s">
+      <c r="H15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="J15" s="14" t="s">
+      <c r="J15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K15" s="14" t="s">
+      <c r="K15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="L15" s="14" t="s">
+      <c r="L15" s="10" t="s">
         <v>4</v>
       </c>
+      <c r="M15" s="10" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="17" t="s">
+    <row r="16" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="9">
         <v>2.900204</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="9">
         <v>3.032969</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="9">
         <v>2.3771710000000001</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="9">
         <v>1.9649730000000001</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="9">
         <v>2.0461689999999999</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="9">
         <v>2.2572860000000001</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="9">
         <v>2.7435450000000001</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="9">
         <v>1.4840789999999999</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="9">
         <v>2.6479720000000002</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="9">
         <v>3.23489</v>
       </c>
+      <c r="M16" s="9">
+        <v>3.3712219999999999</v>
+      </c>
     </row>
-    <row r="17" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="12" t="s">
+    <row r="17" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="10">
         <v>-12.844905000000001</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="10">
         <v>-31.341625000000001</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="10">
         <v>5.2318000000000003E-2</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="10">
         <v>0.221998</v>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="10">
         <v>0.16172400000000001</v>
       </c>
-      <c r="H17" s="14">
+      <c r="H17" s="10">
         <v>0</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="9">
         <v>1.6348480000000001</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="9">
         <v>-1.0477219999999999E-2</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="9">
         <v>-1.3919000000000001E-2</v>
       </c>
-      <c r="L17" s="14">
+      <c r="L17" s="10">
         <v>6.9899999999999997E-4</v>
       </c>
+      <c r="M17" s="10">
+        <v>-4.0949999999999996E-9</v>
+      </c>
     </row>
-    <row r="18" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="19" t="s">
+    <row r="18" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="20">
         <f>C5+C10</f>
         <v>128774.39020271</v>
       </c>
-      <c r="D18" s="26">
-        <f t="shared" ref="D18:L18" si="2">D5+D10</f>
+      <c r="D18" s="20">
+        <f t="shared" ref="D18:M18" si="3">D5+D10</f>
         <v>131022.74487980001</v>
       </c>
-      <c r="E18" s="26">
-        <f t="shared" si="2"/>
+      <c r="E18" s="20">
+        <f t="shared" si="3"/>
         <v>142802.34369201999</v>
       </c>
-      <c r="F18" s="26">
-        <f t="shared" si="2"/>
+      <c r="F18" s="20">
+        <f t="shared" si="3"/>
         <v>154456.64509004002</v>
       </c>
-      <c r="G18" s="26">
-        <f t="shared" si="2"/>
+      <c r="G18" s="20">
+        <f t="shared" si="3"/>
         <v>160271.82081300003</v>
       </c>
-      <c r="H18" s="26">
-        <f t="shared" si="2"/>
+      <c r="H18" s="20">
+        <f t="shared" si="3"/>
         <v>164389.31158898002</v>
       </c>
-      <c r="I18" s="26">
-        <f t="shared" si="2"/>
+      <c r="I18" s="20">
+        <f t="shared" si="3"/>
         <v>177333.79490331002</v>
       </c>
-      <c r="J18" s="26">
-        <f t="shared" si="2"/>
+      <c r="J18" s="20">
+        <f t="shared" si="3"/>
         <v>180557.79576246996</v>
       </c>
-      <c r="K18" s="26">
-        <f t="shared" si="2"/>
+      <c r="K18" s="20">
+        <f t="shared" si="3"/>
         <v>192060.01847349002</v>
       </c>
-      <c r="L18" s="26">
-        <f t="shared" si="2"/>
+      <c r="L18" s="20">
+        <f t="shared" si="3"/>
         <v>196371.46787294</v>
       </c>
-      <c r="M18" s="20"/>
-[...1 lines deleted...]
-      <c r="O18" s="20"/>
+      <c r="M18" s="20">
+        <f t="shared" si="3"/>
+        <v>191826.64696882589</v>
+      </c>
     </row>
-    <row r="19" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="23" t="s">
+    <row r="19" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="21"/>
-[...11 lines deleted...]
-      <c r="O19" s="21"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="C5:M5"/>
+  </ignoredErrors>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Výdaje leden - červen</vt:lpstr>
       <vt:lpstr>Starší údaje</vt:lpstr>
       <vt:lpstr>'Starší údaje'!Oblast_tisku</vt:lpstr>
       <vt:lpstr>'Výdaje leden - červen'!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ČSSZ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jansa Michal (ČSSZ 61)</dc:creator>
+  <dc:creator>Novotný Ondřej (ČSSZ 36)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>